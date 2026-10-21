--- v1 (2026-08-24)
+++ v2 (2026-10-21)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZLJRQY-CG20260804HYJZ</w:t>
+              <w:t xml:space="preserve">ZLJRQY-CG20260930HYJZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -791,51 +791,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟度假村/格尔单酒店/丽呈君顿酒店/森林山居酒店/璞禾 或同级</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -893,51 +893,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：酒店套餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟度假村/格尔单酒店/丽呈君顿酒店/森林山居酒店/璞禾 或同级</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -986,51 +986,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都礼悦酒店/丽呈酒店/雅爵酒店/臻悦豪庭酒店/馨乐庭 或同级</w:t>
+              <w:t xml:space="preserve">成都礼悦酒店/丽呈酒店/雅爵酒店/臻悦豪庭酒店/馨乐庭  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1150,59 +1150,59 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.交通：含往返机票（不含税）；含单程动车二等座票（不保证同车厢连坐）；当地空调旅游车（按实际人数调整）。
+                1.交通：含往返机票（不含税）；含单程动车二等座票（不保证同车厢连坐）；当地空调旅游车（按实际人数调整）,满18人以上长途行程升级2+1座保姆车（第五天成都东接站以及第六天为普通空调旅游车）。
                 <w:br/>
                 2. 入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 3.行程内含5早8正，餐标30-40元，其中3个特色餐；（沟内晚餐为房费套餐，房费含早，不用均不退）八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。
                 <w:br/>
                 此行程沿线当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等），（所含早餐和晚餐在所住酒店用餐，中餐在沿路指定餐厅用。因团队选择为团队桌餐，如游客不用餐，餐费一律不退，请见谅）
                 <w:br/>
-                4. 门票：成人含所列九寨、黄龙、毕棚沟、三星堆、都江堰、爱情海优惠门票； 
+                4. 门票：成人含所列九寨、黄龙、毕棚沟、三星堆、都江堰、爱情海优惠门票； 满60岁外籍护照，按长者价加收152元三星堆都江堰门票） 
                 <w:br/>
                 ①不含景交：九寨沟观光车90元、毕棚沟观光车70元、（需要乘坐）；
                 <w:br/>
                 ②不含景交：毕棚沟电瓶车20元起/单程、都江堰电瓶车15元、黄龙上下索道120元、黄龙电瓶车20元、三星堆讲解耳麦30元、九寨保险10元、（非必须，自愿选择）； 
                 <w:br/>
                 （ 60岁以上长者，已经核算优惠门票，不在享受二次优惠，无任何优惠门票退出）
                 <w:br/>
                 5. 导游：当地优秀中文地陪服务；
                 <w:br/>
                 6. 小童：2岁-11岁小童，含往返机票（不含税）、含动车组二等座半票、含车位含餐。不含住宿床位、不含景点门票， 如超高自理门票，当地现付导游；
                 <w:br/>
                 <w:br/>
                 旅行社责任保险，代购旅游意外伤害险；如因交通事故造成客人身体伤害及财物损失，按照《中华人民共和国道路交通事故处理办法》进行赔偿。解释权及理赔权由保险公司负责。注：保险公司对2岁以下和70岁以上老年人不受理，另身体有疾病的，请不要参加旅行团。老人、小孩建议有家人陪同，在景区游览时要结伴而行。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
@@ -1869,51 +1869,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>