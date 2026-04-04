--- v1 (2026-01-01)
+++ v2 (2026-04-04)
@@ -970,51 +970,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>