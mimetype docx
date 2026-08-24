--- v2 (2026-04-04)
+++ v3 (2026-08-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）王牌厦门纯玩双动三天行程单</w:t>
+        <w:t xml:space="preserve">（假日）【C位厦门】王牌厦门纯玩双动三天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -466,146 +466,149 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◆纯玩之旅：广东成团，2人铁发，0购物0必消0自费！
                 <w:br/>
                 ◆全景厦门：海上花园鼓浪屿、千年古刹南普陀寺、抓蟹记-滩涂赶海、激情与魅力帆船出海……
                 <w:br/>
                 ◆海上花园：漫步鼓浪屿，寻万国建筑，找猫、找路、找风景、找历史、找美食，专属你的浪漫时光。
                 <w:br/>
                 ◆帆船出海：升帆、拉帆亲身体验水上运动的激情与魅力，亲近大海，体验帆船航海的激情与魅力。
-                <w:br/>
-[...6 lines deleted...]
-                ◆服务承诺：导游全程跟进，赠送口罩，旅游车每天消毒，每人每天/支水，高品质出游。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：广州南→深圳北→厦门
-[...17 lines deleted...]
-                住宿：厦门酒店    
+                第一天：广州/深圳→厦门→海上明珠塔→中山路
+                <w:br/>
+                [08:00-12:00之间出发的车次
+                <w:br/>
+                【如广州出发，优先出广州南/广州东直达车次，12306上无直达票则出深圳北中转车次】上午：乘高铁/动车前往海上花园“厦门”。
+                <w:br/>
+                下午：抵达后导游接团，前往游览【海上明珠塔】（游玩约2小时）：是厦门标志性建筑，集气象 监测预警、气象科普、旅游观光于一体。塔内设有非物质文化遗产馆以及360度全景鸟瞰海上花园观景台。登上195米内可俯揽到悬浮式吊桥海沧大桥，厦门美丽的白鹭洲公园，中国的台商投资区湖里区，小三通邮轮码头，远华赖昌新以前的走私油库等····塔
+                <w:br/>
+                内设有高倍望远镜感受台海，金门风光俯揽无遗！赠送品【闽南功夫茶歇】（以景区当天安排标准为准）：将闽南传统茶文 化与高空观景体验深度融合，成为访客逛展、观影后放松休憩 的 “山中茶秘境”，也是感受厦门 “慢生活” 的独特窗口。后前往【中山路步行街】（自由活动为主）：中山路最吸引人的，是它两侧连绵不断的骑楼建筑群。这些建筑大多是上世纪二三十年代华侨回乡所建，融合了闽南红砖古厝与南洋建筑的特色，以粉红和乳白为主色调，形成了独特的风景线。无论是白天光影斑驳下的宁静，还是夜晚华灯初上后的璀璨，都非常适合拍照打卡。入住酒店休息。
+                <w:br/>
+                用餐安排： 午餐：敬请自理   晚餐：敬请自理
+                <w:br/>
+                住宿安排：厦门酒店
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                第二天：南普陀寺→鼓浪屿
+                <w:br/>
+                上午：酒店早餐后，闽南著名寺院【南普陀寺】（游玩约1小时）：闽南佛教圣地之一，始建于唐朝，因其供奉观世音菩萨，与浙江普陀山观音道场类似，又在普陀山以南而得名"南普陀寺"。后外观著名学府【厦门大学】（可自行前往学校大门自拍留影）。后乘坐轮渡前往世界文化遗产、国家5A级景区【鼓浪屿】（轮渡时间约20分钟，全程游玩3小时）：特别安排网红景点旅拍（赠送精美旅拍底片5张），游览南洋风情别墅群，感受异国风情的建筑风格，领略鼓浪屿的历史韵味。后参观为纪念林巧稚大夫而建的园林【毓园】。
+                <w:br/>
+                下午：打卡【鼓浪屿最美转角】电视剧《转角遇到爱》的取景地，如今已经成为游客打卡拍照的圣地，还有许多新人来此拍摄婚纱照。漫步鼓浪屿上的主要商业街【龙头街】品尝当地小吃特产。赠送【鼓浪屿下午茶】。还可前往【港仔后海滨浴场】拥有鼓浪屿最美的海滩，是景好、砂好、水质好、气候好的理想天然海滨。适时乘轮渡出岛，晚餐品尝【闽南风味餐】。
+                <w:br/>
+                用餐安排：早餐：酒店含早   午餐：敬请自理   晚餐：含
+                <w:br/>
+                住宿：厦门酒店    
                 <w:br/>
                 备注：
                 <w:br/>
                 ①上鼓浪屿岛的时间以船务公司确认的票务时间为准，到时行程可能会前后调整
                 <w:br/>
                 ②鼓浪屿上严禁导游使用扩音器，建议游客自行租用无线耳麦20元/人听详细讲解
                 <w:br/>
                 ③鼓浪屿上特产店、小吃店遍布，游客购买为个人商业行为
                 <w:br/>
                 <w:br/>
-                第三天：滩涂赶海→曾帆船出海→曾厝垵→航拍环岛路→厦门北→深圳北→广州南
-[...7 lines deleted...]
-                住宿：温馨的家
+                <w:br/>
+                <w:br/>
+                第三天：帆船出海→山海步道→环岛路航拍→厦门北→深圳北/广州南
+                <w:br/>
+                上午：早餐后前往【帆船中心-帆船出海体验】（出海时间约40分钟），海天一色的蓝色天堂，升帆、拉帆亲身体验水上运动的激情与魅力！将烦恼、疲倦和困惑统统抖落在容纳百川的大海里 (注1：如因天气原因无法乘坐帆船，厦门当地安排现退门票费用30元/人；2、乘坐帆船须携带相应证件登记)。后前往打卡【山海健康步道】（全程游玩约1小时），沿途体验城市独特魅力，解锁最in玩法。欣赏山海美景，网红点拍摄小视频，留下朋友圈美好的回忆。
+                <w:br/>
+                午餐：【品姜母鸭餐】。
+                <w:br/>
+                下午：乘车沿途观【彩色环岛路】：世界上最漂亮的马拉松赛道、欣赏无限海岸风光；赠送航拍打卡【一国两制沙滩航拍小视频】（全程游玩约15-20分钟）。后前往传统文艺情怀与市井烟火渔村的【曾厝垵】：（自由自活动游玩约1小时），琳琅满目的商品、丰富美味的小吃、悠闲舒适的环境，让你体验一把文艺青年的浪漫生活。随后送厦门高铁站，乘动车返程，结束愉快行程。
+                <w:br/>
+                用餐安排：早餐：含    午餐：含    晚餐：敬请自理
+                <w:br/>
+                住宿安排：温馨的家
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 以上行程仅为参考行程，如果行程受到不可抗力（如自然环境变化）等因素的影响，经与旅游者协商，本公司有权对上述行程次序、景点作临时修改、变动，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
@@ -637,77 +640,79 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.住宿：厦门两晚酒店标准间，若出现单男单女，需自补房差。4钻补280元/人（退房差160元/人含早餐），5钻补360元/人（退房差160元/人含早餐）。
+                1.住宿：厦门两晚酒店标准间，若出现单男单女，需自补房差。
+                <w:br/>
+                舒适酒店补260元/人（不占床退房差160元/人，含早餐）
+                <w:br/>
+                豪华酒店补360元/人（不占床退房差160元/人，含早餐）
                 <w:br/>
                 参考酒店：
                 <w:br/>
                 舒适酒店：金桥花园/大亿颐豪/柏纳/金瑞佳泰/宜尚/君帝湾/亨龙花园/君诚酒店/同级酒店   
                 <w:br/>
                 豪华酒店：翔鹭/空港佰翔/广莱美居/灵玲/伟尔/海丝艺术品佰翔琨烁/同级酒店   
                 <w:br/>
-                注：如遇节假日或特殊活动房间紧张，以出发前通知的酒店为准。响应环保政策，客房内不摆放易耗品，如有需要请致电前台。
-[...3 lines deleted...]
-                足8人现退餐费，若不足10人一桌，则相应减少）。
+                备注：如遇节假日或特殊活动房间紧张，以出发前通知的酒店为准。当地酒店均响应环保政策，客房内不摆放易耗品，如有需要请致电前台索取。
+                <w:br/>
+                2.用餐：全程含2早2正，酒店含早餐，2正餐 餐标30元/人（小童按半价操作），十人一桌八菜一汤（不足8人现退餐费改为自行安排，若不足10人一桌，则相应减少菜量）。
                 <w:br/>
                 3.交通：深圳北-厦门北往返大交通（高铁/动车二等座）（广州出发客人含广深往返高铁票）
                 <w:br/>
                 当地空旅游车（5-55座套车，保证每人一个座位）。
                 <w:br/>
-                4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用；注：鼓浪屿过渡一经开出均不得退换，赠游项目不游不退。
-[...1 lines deleted...]
-                5.证件：交通+住酒店需人证合一，携带有效证件，小童需出生证、户口本或身份证原件。
+                4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用；
+                <w:br/>
+                注：鼓浪屿过渡一经开出均不得退换，赠游项目不游不退。
+                <w:br/>
+                5.证件：交通+住酒店需人证合一，请携带有效证件出行，小童需出生证、户口本或身份证原件。
                 <w:br/>
                 6.导游：专业地陪导游讲解服务。
                 <w:br/>
-                7.当地接待单位：福建省大游侠国际旅行社有限公司。
-[...1 lines deleted...]
-                8.人数：广东散拼成团，不成团提前三天通知改期，不作赔偿。
+                7.人数：广东散拼成团，不成团提前三天通知退改期，不作赔偿。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -970,51 +975,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>