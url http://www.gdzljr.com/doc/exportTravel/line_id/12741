--- v3 (2026-08-24)
+++ v4 (2026-10-21)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.住宿：厦门两晚酒店标准间，若出现单男单女，需自补房差。
                 <w:br/>
                 舒适酒店补260元/人（不占床退房差160元/人，含早餐）
                 <w:br/>
-                豪华酒店补360元/人（不占床退房差160元/人，含早餐）
+                豪华酒店补590元/人（不占床退房差260元/人，含早餐）。
                 <w:br/>
                 参考酒店：
                 <w:br/>
                 舒适酒店：金桥花园/大亿颐豪/柏纳/金瑞佳泰/宜尚/君帝湾/亨龙花园/君诚酒店/同级酒店   
                 <w:br/>
                 豪华酒店：翔鹭/空港佰翔/广莱美居/灵玲/伟尔/海丝艺术品佰翔琨烁/同级酒店   
                 <w:br/>
                 备注：如遇节假日或特殊活动房间紧张，以出发前通知的酒店为准。当地酒店均响应环保政策，客房内不摆放易耗品，如有需要请致电前台索取。
                 <w:br/>
                 2.用餐：全程含2早2正，酒店含早餐，2正餐 餐标30元/人（小童按半价操作），十人一桌八菜一汤（不足8人现退餐费改为自行安排，若不足10人一桌，则相应减少菜量）。
                 <w:br/>
                 3.交通：深圳北-厦门北往返大交通（高铁/动车二等座）（广州出发客人含广深往返高铁票）
                 <w:br/>
                 当地空旅游车（5-55座套车，保证每人一个座位）。
                 <w:br/>
                 4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用；
                 <w:br/>
                 注：鼓浪屿过渡一经开出均不得退换，赠游项目不游不退。
                 <w:br/>
                 5.证件：交通+住酒店需人证合一，请携带有效证件出行，小童需出生证、户口本或身份证原件。
                 <w:br/>
                 6.导游：专业地陪导游讲解服务。
                 <w:br/>
                 7.人数：广东散拼成团，不成团提前三天通知退改期，不作赔偿。
               </w:t>
@@ -975,51 +975,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>