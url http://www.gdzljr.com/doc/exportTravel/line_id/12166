--- v0 (2026-08-24)
+++ v1 (2026-10-20)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(假日）【26年7-8月暑假】H2线：纯享北京  双飞五天品质游行程单</w:t>
+        <w:t xml:space="preserve">(假日）【26年10】H1线：纯享北京  双飞五天品质游行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">★独家尊享：梅府夜宴：在百年四合院里，赏梅派经典《贵妃醉酒》&amp;学京剧“四大行当”&amp;品富华斋“满族”宫廷饽饽&amp;与网红“胡同里的爷”唠嗑家常 ★走进北京语言大学-外教带你游览校园 ★中国顶尖学府-圆梦清华（送校徽） ★故宫新逛法：探清朝8位皇帝</w:t>
+        <w:t xml:space="preserve">★独家尊享：梅府夜宴：在百年四合院里，赏梅派经典《贵妃醉酒》&amp;学京剧“四大行当”&amp;品富华斋“满族”宫廷饽饽&amp;与网红“胡同里的爷”唠嗑家常 ★故宫-权力中心养心殿｜红墙琉璃映古银杏，金叶飘落丹陛 ★恭王府-清代王府｜红墙映杏，一院藏百年府苑往</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -404,53 +404,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 **广东独立成团、拒绝全国大散拼、全程0购物0自费、行程透明无套路！
                 <w:br/>
-                **入住二三环沿线网评三钻酒店：全季乐家/和颐酒店/如家商旅/如家精选或同级、享用中西自助早餐
-[...1 lines deleted...]
-                **车备品牌矿泉水、故宫配无线讲解器
+                **入住二三环沿线网评三钻酒店：如家商旅或如家精选或维多利亚水晶或和颐酒店或同级、享用中西自助早餐
+                <w:br/>
+                **车备品牌矿泉水、故宫配无线讲解器、好汉证书
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -479,112 +479,93 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                **广东独立成团、拒绝全国大散拼、全程0购物0自费、行程透明无套路！
-[...5 lines deleted...]
-                <w:br/>
                 ❉PICK我们的理由—独家尊享：
                 <w:br/>
                 【梅府夜宴】赏梅派经典《贵妃醉酒》&amp;amp;学京剧“四大行当”&amp;amp;品富华斋“满族”宫廷饽饽&amp;amp;与网红“胡同里的爷”唠嗑家常。在一座百年四合院内来一场“视觉、听觉、味觉”都触动的盛宴。
                 <w:br/>
                 <w:br/>
-                ❉PICK我们的理由—亲子启蒙
-[...17 lines deleted...]
-                <w:br/>
                 ❉PICK我们的理由—精华景点全覆盖
                 <w:br/>
-                【中国最高政治殿堂-人民大会堂】躬身踏入殿堂，身临其境的震撼，更能读懂了前辈们的设计智慧与时代担当。
-[...16 lines deleted...]
-                **甄选北京地道饭店   7正4早 30-60元/餐 
+                【登天安门城楼】登上城楼，凭栏南望，中轴线纵贯广场，国旗、纪念碑、前门尽收眼底，家国自豪感油然而生。
+                <w:br/>
+                【圆明园套票-含遗址公园】踏访西洋楼遗址残垣，观银杏漫落古园，秋水芦荡相映，于绚烂秋光之中回望万园兴衰。
+                <w:br/>
+                【王府秋深-恭王府】穿行清代王府院落，观银安殿古杏鎏金，萃锦园枫影映池，于亭台叠石间品读百年府苑秋光。
+                <w:br/>
+                【故宫养心殿】六百年紫禁城，探访养心殿清代权力中心，红墙琉璃映古银杏，金叶飘落丹陛，品读皇城厚重秋韵。
+                <w:br/>
+                【八达岭长城】登临万里雄关，远眺群山层林尽染，红叶簇拥城垣，于烽火秋风之中感悟长城千年山河史诗。
+                <w:br/>
+                【颐和园深度游】漫步彩绘长廊，登临画中游楼阁远眺昆明湖，观层林染秋倒映碧波，品读皇家园林的秋日诗意。
+                <w:br/>
+                【天坛套票】踏千年祭天古坛，循礼制中轴线，观蓝瓦古殿映金杏秋光，于簌簌坛声中品读天人合一的古都秋韵。
+                <w:br/>
+                【升旗仪式】晨赴广场，国旗伴朝阳，国旗伴朝阳升起，于晨光盛典感悟生生不息的家国情怀。
+                <w:br/>
+                【前门大街&amp;amp;北京坊】漫步中轴南段百年商街，观老字号老街与劝业场中西楼宇相映，品读京城古今共生的市井文脉。
+                <w:br/>
+                【有轨电车·香山寻秋】当鎏金色的晨光漫过西山峰峦，复古电车正沿着铁轨轻吟而来。枫叶尚未染尽朱红，却在青黄之间晕开一抹羞涩的绯霞；银杏叶缘已悄悄镶上金边，如蝶翼般在微风中轻颤。 此时的香山，既有夏末的余韵，又含深秋的序章（最佳观赏时间10月中下旬）。
+                <w:br/>
+                【金毯铺道，流光溢景-银杏大道】秋风起时，万千金叶翩跹而下，一场持续不断的、静默的金色落雨。它们在空中旋转、舞蹈，最后轻盈地栖息于肩头、掌心，或是铺就一条厚实而松软的金色地毯。人们行走其间，脚下沙沙作响，那是秋天最温柔的低语和馈赠。光线被枝叶筛滤，投下斑驳跳跃的光晕，整条大道流光溢彩，如梦似幻（最佳观赏时间10月底11月上旬）。
+                <w:br/>
+                <w:br/>
+                **甄选北京地道饭店   9正4早 30&amp;amp;60元/餐  
                 <w:br/>
                 600/桌【全聚德烤鸭】烤鸭采用挂炉、明火烧果木的方法烤制而成，刚烤出的鸭子皮质酥脆，肉质鲜嫩。
                 <w:br/>
                 300/桌【山乡小馆】【新派融合菜】【天外天京味菜】【网红餐厅：绿茶餐厅】
                 <w:br/>
                 <w:br/>
+                <w:br/>
                 ❉PICK我们的理由-甄选黄金二三环地段网评三钻酒店、大大缩短车程
                 <w:br/>
                 真正二环沿线如家集团旗下：和颐酒店或同级、享用丰盛中西自助早、步行至地铁14号线景泰站约3分钟，交通便利。酒店客房布置简约舒适，配有和颐舒适的睡床、洗漱用品等，让您拥有惬意的住宿环境，享受一段自在旅程。
                 <w:br/>
-                真正三环沿线25年新开业酒店：全季乐家酒店或同级、房间宽敞明亮，装修风格既现代又不失格调，枕头和床品好舒服。 酒店的服务更是无可挑剔，每一位员工都面带微笑，热情周到。享用丰盛中西自助早、距离地铁口走路7分钟。
+                真正三环沿线25年新开业酒店：维多利亚水晶酒店或同级、房间宽敞明亮，装修风格既现代又不失格调，枕头和床品好舒服。 酒店的服务更是无可挑剔，每一位员工都面带微笑，热情周到。享用丰盛中西自助早、距离地铁口走路7分钟。
                 <w:br/>
                 真正二三环酒店： 如家精选酒店或如家商旅酒店或同级、酒店拥有完善的设施以及多种房型，是如家酒店集团旗下的中高端产品。从宾客的“五感体验”出发，既可满足商务出行的需要，亦能为居家旅行带来温馨的享受。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -593,164 +574,159 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Day1：广州-北京（飞机）                用餐：全天不含餐；                     住宿：北京 
-[...1 lines deleted...]
-                集合于广州机场,乘飞机赴北京,抵达北京后，北京是我国的政治、文化中心和国际交往的枢纽，也是一座著名的“历史文化名城”。
+                Day1：广州-北京（飞机）-恭王府-前门大街&amp;amp;北京坊        用餐：含中、晚餐；     住宿：北京 
+                <w:br/>
+                上午：集合于广州机场,乘飞机赴北京,抵达北京后，北京是我国的政治、文化中心和国际交往的枢纽，也是一座著名的“历史文化名城”。
+                <w:br/>
+                下午：前往【半部清史里-恭王府】（游览时间1.5小时左右），清代保存较为完整的王府院落，曾见证丰富的历史变迁。秋日入园，银安殿一带古银杏满树金黄，灰瓦屋檐与金叶相映；萃锦园中山池水榭、假山长廊点缀红枫，庭院层层递进，秋意深浓。漫步府苑之间，可感受王府建筑格局、园林造景与京城秋色交融的独特韵味。
+                <w:br/>
+                行走路线：★一宫门—银安殿—葆光室—锡晋斋—后罩楼—西洋门—独乐峰—蝠池—福字碑—方塘水榭—榆关—箭道★。
+                <w:br/>
+                【南轴老街阅百年商脉-前门大街&amp;amp;北京坊】坐落于北京中轴线南段，是明清京城皇家御道与百年商业老街。前门大街青砖铺地，铛铛车缓缓穿行，瑞蚨祥、内联升等老字号鳞次栉比，延续数百年京城市井商脉；一街之隔的北京坊，以百年劝业场为核心，中西合璧的民国建筑群静静伫立，见证近代实业兴衰。秋日漫步街区，行道树晕染浅黄，秋光洒落灰砖楼宇，正阳门箭楼巍然在望。一边是老街烟火传承，一边是近代建筑风华，在清爽秋意里感受古都中轴线传统商业文化与近代城市文明的交融碰撞。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1. 本行程所列航班仅供参考，具体航班信息（含起降时间、进出港机场）以最终出票及航空公司安排为准，进出港机场可能调整为北京首都机场、北京大兴机场或天津机场。
                 <w:br/>
                 2. 旅行社可根据航班抵达/离港时间、交通状况等实际情况，在不减少游览景点、不缩短游览时间的前提下，对景点游览顺序作出合理调整。
                 <w:br/>
                 3. 本线路为广东地区散拼团队，接送机服务按团队航班统一安排；如您的航班/车次时间与团队相1小时以内，将统一安排接送。航班、车次可能出现延误，接送机/接站过程中可能存在等候情况，敬请理解。
                 <w:br/>
                 <w:br/>
-                Day2：天安门广场-人民大会堂-故宫新玩法-梅府夜宴      用餐:含早、中、晚餐       住宿：北京
-[...1 lines deleted...]
-                上午：早餐后，游览世界最大的城市中心广场【天安门广场】，参观【毛主席纪念堂】（毛主席纪念堂于2026年3月16日至8月31日进行内部维修改造施工，在此期间暂停对外开放。不能入内参观改为外观，不作任何赔偿，敬请谅解！）。近观【人民英雄纪念碑】，【中国最高政治殿堂-人民大会堂】（人民大会堂门票需提前预约，如预约失败无法入内参观，我社将按30 元/人退还门票差价，改为外观，敬请谅解，谢谢。）1959年“北京十大建筑”之一，中西合璧的经典地标。殿堂级厅堂有世界最大会议厅之一，穹顶红五星灯群震撼万人大礼堂 。国宾金色大厅接待厅，金箔浮雕与水晶灯交辉 。还可以参观34个省级厅，一厅一文化地方特色省厅。游览【六百年紫禁城-故宫】（约2.5个小时）故宫博物馆：世界上现存规模最大、保存最完整的古代木质结构建筑群。这里的每一片琉璃瓦、每一尊石雕，都承载着24位明清皇帝的故事。从太和殿的恢弘壮丽到御花园的曲径通幽，故宫的布局暗合星象，建筑充满象征。参观经过10年保护修缮的养心殿，这里不仅是雍正至溥仪共8位皇帝的居住之所，更是清王朝的政治决策中枢。您将走进“垂帘听政”的历史现场，感受帝王起居与理政合一的独特空间布局，近距离观察清代宫廷生活的真实样貌。
+                Day2：天安门广场-天安门城楼-故宫新玩法-梅府夜宴        用餐:含早、中、晚餐     住宿：北京
+                <w:br/>
+                上午：早餐后，游览世界最大的城市中心广场【天安门广场】，参观【毛主席纪念堂】（因毛主席纪念堂每天限票 1000 张，如因如遇政策性闭馆或者预约人数限制不能入内参观则改为外观，不作任何赔偿，敬请谅解！）。近观【人民英雄纪念碑】。
+                <w:br/>
+                一步登临，百年回响-【登天安门城楼】当足底踏过厚重的基石，掌心抚过汉白玉的栏杆，一步便跨越了数百年风云。举目远眺，十里长街车流如织，人民英雄纪念碑巍然矗立，现代首都的磅礴气象在脚下奔涌铺展——这不再是俯瞰一片风景，而是将整个中国的脉搏踩于足下！（如因遇政策性闭馆或者预约人数限制不能入内参观则改为人民大会堂或改外观并退门票15元/人，成人/长者/儿童同价）【中国最高政治殿堂-人民大会堂】1959年“北京十大建筑”之一，中西合璧的经典地标。殿堂级厅堂有世界最大会议厅之一，穹顶红五星灯群震撼万人大礼堂 。国宾金色大厅接待厅，金箔浮雕与水晶灯交辉 。还可以参观34个省级厅，一厅一文化地方特色省厅。
+                <w:br/>
+                游览【六百年紫禁城-故宫】（约2.5个小时）故宫博物馆：世界上现存规模最大、保存最完整的古代木质结构建筑群。这里的每一片琉璃瓦、每一尊石雕，都承载着24位明清皇帝的故事。本次行程走进内廷核心养心殿。养心殿为清代帝王理政寝居之所，“勤政亲贤” 匾额、三希堂、垂帘听政东暖阁尽数呈现；秋日紫禁城红墙巍峨，武英殿、慈宁宫花园、御花园、神武门一带古银杏满树鎏金，金黄落叶点缀琉璃瓦与汉白玉台基，红墙金瓦衬秋叶，感受皇城肃穆又温柔的限定秋景。
                 <w:br/>
                 推荐路线：
                 <w:br/>
-                行走路线：午门→武英殿→慈宁宫→太和门广场→太和殿→中和殿→保和殿→养心殿→御花园→神武门
+                行走路线：午门→武英殿（银杏）→慈宁宫（银杏）→太和门广场→太和殿→中和殿→保和殿→养心殿→御花园（红叶+银杏）→神武门（秋景标志性打卡点）
                 <w:br/>
                 ★特别安排：为让客人体验到更加人性化的故宫深度游之旅，我们为贵宾精心准备了无线讲解器，通过佩戴无限耳机，您可以听到导游更加清晰的讲解，深度了解故宫的历史。
                 <w:br/>
                 中午：【天外天京味菜】
                 <w:br/>
-                下午：【梅府夜宴】听一声地道的吆喝声&amp;amp;品富华斋“满族”宫廷饽饽&amp;amp;赏梅派经典《贵妃醉酒》&amp;amp;学京剧“四大行当”、在一座百年四合院内来一场“视觉、听觉、味觉”都触动的盛宴。
+                下午：【梅府夜宴】-听一声地道的吆喝声&amp;amp;品富华斋“满族”宫廷饽饽&amp;amp;赏梅派经典《贵妃醉酒》&amp;amp;学京剧“四大行当”、在一座百年四合院内来一场“视觉、听觉、味觉”都触动的盛宴。
                 <w:br/>
                 晚餐：【全聚德烤鸭】打卡百年老字号，品尝正宗果木挂炉烤鸭，看师傅片鸭表演，感受 “皮脆肉嫩” 的老北京味道。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
-                1.故宫门票预约须知：故宫门票每日限流，门票提前7天实名性预约，售完为止！放票后第一时间给你抢票，若因票源紧抢票失败，我社将为您安排同等价值替换景点，景点替代方案最终以当团导游人员调整为准；门票差价多退少补；如客人不同意调整方案的则按照门票价格退一赔一处理）。故宫为实名制请您一定要携带身份证件才能入内，如学生儿童没有身份证请带户口簿或者护照入馆。 2.毛主席纪念堂参观须知：毛主席纪念堂政策性关闭、限流或预约不上改为外观，进入参观须遵守规定：不得穿无袖上衣、拖鞋，必须随身携带有效身份证。当日步行路程较长，建议穿着舒适鞋履与轻便衣物。
-[...6 lines deleted...]
-                上午：打包早餐，【升旗仪式】早起赴一场天安门广场的升旗仪式，看着五星红旗冉冉升起，在孩子心里种下爱国情怀的种子。（★升旗为免费开放项目，需提前实名预约，约满即止，我社尽力协助预约，如因名额限制无法安排，无费用退还及补偿，敬请谅解！）。乘车前往八达岭长城（车程约1.5小时左右），开启亲子勇气挑战！【巨龙之脊上-八达岭长城】（游览2小时左右）。万里长城知名精华段落，气势磅礴雄踞群山之巅，历来是中外宾客登临揽胜之地，众多外国元首到访必打卡胜地，踏千年城垣，俯瞰壮阔山河，深切感受华夏千年历史雄风与民族精神。做一回“不到长城非好汉”，还能获赠专属纪念证书。
+                1.     故宫门票预约须知：故宫门票每日限流，门票提前7天实名性预约，售完为止！放票后第一时间给你抢票，若因票源紧抢票失败，我社将为您安排同等价值替换景点，景点替代方案最终以当团导游人员调整为准；门票差价多退少补；如客人不同意调整方案的则按照门票价格退一赔一处理）。故宫为实名制请您一定要携带身份证件才能入内，如学生儿童没有身份证请带户口簿或者护照入馆。
+                <w:br/>
+                2.     毛主席纪念堂参观须知：毛主席纪念堂政策性关闭、限流或预约不上改为外观，进入参观须遵守规定：不得穿无袖上衣、拖鞋，必须随身携带有效身份证。当日步行路程较长，建议穿着舒适鞋履与轻便衣物。
+                <w:br/>
+                3.     天安门城楼预约须知：天安门城楼实行实名预约制提前7天预约，放票后第一时间给你抢票，如预约失败无法入内参观，我社将改为：人民大会堂，因人民大会堂提前3天抢票预约，如人民大会堂也抢票失败，则退回天安门城楼门票：按15 元/人退还门票差价，或为您调整为外观参观，不作额外赔偿。
+                <w:br/>
+                4.     故宫这天行程较为辛苦，步行较多，建议穿舒适运动鞋；当天午餐时间有可能会偏晚用餐，建议客人自备些零食。
+                <w:br/>
+                <w:br/>
+                Day3：升旗-八达岭长城-外观鸟水-银杏大道          用餐：含早、中、晚餐          住宿：北京
+                <w:br/>
+                上午：打包早餐，【升旗仪式】每日依日出时间举行，国旗护卫队自天安门城楼出发，迈着铿锵正步跨过金水桥，1949 年开国大典上五星红旗于此升起，承载着厚重的民族记忆。（★升旗为免费开放项目，需提前实名预约，约满即止，我社尽力协助预约，如因名额限制无法安排，无费用退还及补偿，敬请谅解！）。乘车前往八达岭长城（车程约1.5小时左右），【巨龙之脊上-八达岭长城】（游览2小时左右）。明长城中保存最为完好的段落，扼守居庸关北门户，自古便是边防要塞，砖石城台镌刻着戍边历史。拾级登临城墙，远眺连绵群山，触摸斑驳城砖，感受古代军事防御工程的磅礴气势。秋日群山层林尽染，漫山红叶顺着山脊铺展，红橙彩林与灰黑色长城交织，秋风掠过烽火台，壮阔雄关配上绚烂秋景，在山河秋色里感受长城亘古不变的雄浑气魄。送“不到长城非好汉”证书以资鼓励。
                 <w:br/>
                 中餐：【山乡小馆】
                 <w:br/>
-                下午：【从苦难辉煌到大国崛起-军事博物馆】走进中国唯一的大型综合性军事历史博物馆！近距离看坦克、飞机、导弹装备、听英雄故事，通过红军长征、抗日战争、抗美援朝等主题展厅，用珍贵文物和沉浸式场景，给孩子上一堂超酷的国防教育课，点燃小小少年的热血与担当，读懂人民军队 “从胜利走向胜利” 的热血历程。
-[...1 lines deleted...]
-                游览中国人奥运梦的【奥林匹克公园】，打卡承载国人奥运梦的 “双奥地标”！近距离感受【鸟巢】（国家体育场）的宏伟钢构与水立方（国家游泳中心）梦幻水立方！（备注：鸟巢及水立方不含门票，外观游览，视当时开放情况而定，如因政策性原因不开放，则改为景区周边自由活动，游览约 1 小时)。
+                下午：【外观打卡奥运地标：鸟巢&amp;amp;水立方】全球唯一“双奥之城”北京的核心地标群，近距离观赏气势恢宏的鸟巢与灵动雅致的冰立方，见证一座城市承办夏奥与冬奥的无上荣光。这里见证2008 夏奥荣耀与2022冬奥辉煌，是多国政要、国际友人访华必到打卡地。（备注：鸟巢及水立方不含门票，外观游览，视当时开放情况而定，如因政策性原因不开放，则改为景区周边自由活动)。
+                <w:br/>
+                【金毯铺道，流光溢景-银杏大道】秋风起时，万千金叶翩跹而下，一场持续不断的、静默的金色落雨。它们在空中旋转、舞蹈，最后轻盈地栖息于肩头、掌心，或是铺就一条厚实而松软的金色地毯。人们行走其间，脚下沙沙作响，那是秋天最温柔的低语和馈赠。光线被枝叶筛滤，投下斑驳跳跃的光晕，整条大道流光溢彩，如梦似幻（最佳观赏时间10月底11月上旬）。
                 <w:br/>
                 【温馨贴士】：
                 <w:br/>
-                ★因长城距市区距离较远，游览长城当天叫早时间和早餐时间可能会比其它几天早，请做好早起准备。
+                ★因长城距市区距离较远，游览长城当天叫早时间和早餐时间可能会比其它几天早，请做好早起准备。 
                 <w:br/>
                 ★早餐：打包早餐或酒店用早；长城为游客自由参观，导游不跟团讲解。
                 <w:br/>
-                ★【温馨贴士】：如军事博物馆预约不成功则改为：首都博物馆，敬请谅解，谢谢！
-[...10 lines deleted...]
-                【万园之园-圆明园-含遗址公园】（游览约1.5小时左右），这里曾是大清盛世的皇家御苑，集古今中外造园艺术之大成，被誉为 “万园之园”。 走进这座曾经惊艳世界的皇家园林，承载着百年兴衰与岁月沧桑。穿行于西洋楼、大水法等遗址之间，在断壁残垣里听一段兴衰故事，给孩子上一堂看得见的历史课，种下守护文化遗产的种子。
+                <w:br/>
+                Day4：颐和园（含画中游）-圆明园（含遗址公园）-有轨电车·香山寻秋      用餐：含早、中、晚餐      住宿：北京
+                <w:br/>
+                上午：早餐后，【皇家山水诗篇-颐和园】（游览约2小时左右），颐和园深度游：中国清朝时期皇家园林，1998年被联合国教科文组织列入《世界遗产名录》，具有重要的历史文化价值。探访万寿山经典山地园林画中游，漫步全长七百多米的彩绘长廊。画中游依山而建，楼阁游廊高低错落，登高俯瞰昆明湖，远山与湖面秋光相映；长廊梁上彩绘故事栩栩如生。秋日西堤彩叶环湖，层林浸染，湖光、古建、红叶融为一体，尽享北方皇家园林独有的湖山秋韵。
+                <w:br/>
+                行走路线：东宫门→仁寿殿→德和园→玉澜堂→乐寿堂→长廊→排云殿→画中游→石舫→长廊→东宫门。
                 <w:br/>
                 中餐：【新派融合菜】
                 <w:br/>
-                下午：【北京语言大学】（约90分钟）开启一场“沉浸式语言成长之旅”。外教带你逛高校，沉浸式感受多元语言氛围；外教面对面交流，解锁英语学习干货；穿上博士服打卡拍照，获赠专属 “小小外交官”荣誉证书，开启语言与职业启蒙。游览路线:梧桐大会堂一孔子:像一教二教一图书馆一逸夫楼一鲁迅雕像一紫薇园一国际和平杯一主楼一北京语言大学校园大石碑。
-[...20 lines deleted...]
-                漫步皇穹宇，回音壁可隔墙对讲、清晰传声；三音石一击三响，尽显古人智慧，也是外国政要必体验的东方声学秘境。
+                下午：【万园之园-圆明园-含遗址公园】（游览约1.5小时左右），曾被誉为万园之园，汇集南北造园技艺与西洋建筑精华，历经百年兴衰，留存下震撼人心的遗址遗存。漫步园区，探访西洋楼大水法、海晏堂遗址，触摸残存汉白玉石雕，回望昔日皇家园林的恢弘过往，读懂遗址背后厚重的历史记忆。秋日的圆明园，三园交界千米银杏大道满目鎏金，福海湖畔芦苇摇曳、残荷静立；金黄落叶静静铺在残垣石阶之上，绚烂秋景与静默遗址强烈交织，一草一石诉说岁月沧桑，在满目秋色之中感悟历史沉淀的力量。
+                <w:br/>
+                【有轨电车·香山寻秋】当鎏金色的晨光漫过西山峰峦，复古电车正沿着铁轨轻吟而来。枫叶尚未染尽朱红，却在青黄之间晕开一抹羞涩的绯霞；银杏叶缘已悄悄镶上金边，如蝶翼般在微风中轻颤。 此时的香山，既有夏末的余韵，又含深秋的序章（最佳观赏时间10月中下旬）。
+                <w:br/>
+                【温馨贴士】：
+                <w:br/>
+                红叶最佳观赏时间10 月中旬至 11 月初，（红叶属于自然景观，请保持乐观的心态），红叶较受天气和季节性影响，红叶会因天气情况提前或推后，行程上推荐的提供参考，实际以当地实际情况为准。 
+                <w:br/>
+                <w:br/>
+                Day5：天坛套票-北京-广州                 用餐：含早、中餐                  住宿：温馨的家
+                <w:br/>
+                上午：早餐后，【千年圣坛-天坛套票】（游览约1.5小时左右）是世界文化遗产、为明清两代帝王祭天、祈谷的皇家坛庙、承载着 “天人合一” 的中式礼制精髓。沿帝王祭天中轴线前行，依次探访圜丘坛、皇穹宇、祈年殿，探寻天圆地方的营造理念与圜丘 “九数” 礼制背后的历史内涵，感受回音壁、三音石的古建巧思。秋日古坛尽显金道祈年，古坛秋声之景，北二门银杏甬道满目金黄，金叶铺展成金色神道，祈年殿蓝瓦金顶遥遥相对，朱红坛墙衬漫天黄叶。千年古柏苍劲矗立，落叶簌簌飘落于汉白玉台基之上，厚重的礼制古建与静谧秋景相融，在一砖一叶间读懂延续数百年的祭天文明，邂逅天坛独有的深沉秋意。
                 <w:br/>
                 中餐：【网红餐厅：绿茶餐厅】
                 <w:br/>
-                下午：前往【半部清史里-恭王府】（游览时间1.5小时左右），漫步恭王府，欣赏“一座恭王府，半部清代史&amp;quot;的建筑瑰宝，从金丝楠木的厅堂到寓意吉祥的蝙蝠彩绘，从藏宝无数的锡晋斋到曲水流觞的沁秋亭，这里每一处细节都在讲述着权力、艺术与人生的故事。行走路线：★一宫门—银安殿—葆光室—锡晋斋—后罩楼—西洋门—独乐峰—蝠池—福字碑—方塘水榭—榆关—箭道★。
-[...3 lines deleted...]
-                后乘飞机返广州！结束愉快旅程！
+                下午：后乘飞机返广州！结束愉快旅程！
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 客户须知:
                 <w:br/>
                 根据各大航空公司最新规定及国家相关法律要求，失信被执行人及限制高消费人员不得乘坐民用航班。
                 <w:br/>
                 如您属于失信被执行人或限制高消费人员，请勿报名本行程。请您在报名前务必如实告知旅行社您的身份信息；如因未提前说明，导致无法出票或无法登机，相关损失由您自行承担，敬请知悉。
                 <w:br/>
                 可通过「中国执行信息公开网」查询个人信用状态：http://zxgk.court.gov.cn/
                 <w:br/>
                 <w:br/>
                 *************************************(✪▽✪)(✪▽✪)(✪▽✪)****************************************
                 <w:br/>
                 （以上为参考行程，旅行社及导游可根据航班、天气、交通、景区预约等实际情况，在不减少景点数量、
                 <w:br/>
                 不降低服务标准、不缩短游览时间的前提下，对景点游览顺序作出合理调整，敬请知悉。）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -779,55 +755,55 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：含往返机票！线路产品为全款买断机票后销售，客人一经确认出行，如因客人个人原因临时取消，导致机票无法二次销售，产生的损失由客人自行承担。退团损失为2200元/人。因机票是团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。
-[...3 lines deleted...]
-                3、用餐：全程含餐7正4早（享用酒店自助早餐，升旗当天打包早餐），正餐：30元/人/餐，其中指定特色餐厅：【百年老字号-全聚德烤鸭60元/位】【山乡小馆】【新派融合菜】【天外天京味菜】【网红餐厅：绿茶餐厅】（特色餐为团队统一安排，如客人自愿放弃用餐，费用不予退还）；
+                1、交通：含往返机票！线路产品为全款买断机票后销售，客人一经确认出行，如因客人个人原因临时取消，导致机票无法二次销售，产生的损失由客人自行承担。退团损失为1800元/人。因机票是团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。
+                <w:br/>
+                2.住宿：北京二环或三环沿线网评三钻酒店：如家商旅、如家精选、维多利亚水晶酒店、和颐酒店、明日五洲酒店、北京观云轩、米家文跃纪家庙店、莱安商务酒店、漫曲西站六里桥东地铁站店、京奇欧居酒店、美华轻奢酒店、德全酒店或同级  享用丰盛中西自助早餐。补房差：780元/人；减房差390元/人。酒店含自助早餐，其中升旗当天因较早起床，早餐为打包早：矿泉水、面包、鸡蛋（限一人一个）；因南北方口味差异，若您对赠送的早餐不习惯，可自行购买散客早餐。【温馨提示：根据《北京市宾馆不得主动提供的一次性用品目录》相关规定，自2020年5月1日起，宾馆不得主动提供一次性用品，目录含：牙刷、梳子、浴擦、剃须刀、指甲锉、鞋檫。等一次性用品，请您按需自备。】
+                <w:br/>
+                3、用餐：全程含餐9正4早（享用酒店自助早餐，升旗当天打包早餐），正餐：30元/人/餐，其中指定特色餐厅：【百年老字号-全聚德烤鸭60元/位】【山乡小馆】【新派融合菜】【天外天京味菜】【网红餐厅：绿茶餐厅】（特色餐为团队统一安排，如客人自愿放弃用餐，费用不予退还）；
                 <w:br/>
                 4、用车：根据实际人数全程当地选用11--55座空调旅游车，保证一人一正座。
                 <w:br/>
                 5、门票：已含行程所列景点首道大门票；园中园门票、景区交通等二次消费，不属于自费推荐项目。60岁以上老年优惠门票退60元/人（优惠门票北京现退）。
                 <w:br/>
                 6、购物：本线路0购物0自费0景交、承诺不推任何自费。温馨提示：不含景区内设立的景中店、商店、过脚过路店，以及公路边设立的洗手间店）对景区内设立的商店、路店，请游客三思、如需购买或食用敬请谨慎，不做进店范畴。如自行购买商品如出现质量问题，旅行社不承担任何责任。）
                 <w:br/>
                 7、【小童收费】: 2-11周岁（未满12周岁）的执行小孩收费：此收费含往返机票、含当地旅游车位。含门票、含餐费、含早餐，全程不占床位，小孩不设退门票。
                 <w:br/>
                 【婴儿收费】：2周岁以下（不含2周岁）的含车位，婴儿机票；不含餐位、床位及景点等其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1154,51 +1130,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>