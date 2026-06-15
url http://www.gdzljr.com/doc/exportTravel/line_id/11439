--- v0 (2026-03-04)
+++ v1 (2026-06-15)
@@ -561,55 +561,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州南—深圳北—厦门站
                 <w:br/>
-                上午：广州南站乘高铁前往深圳北，随后深圳北站内转乘动车赴海上花园“厦门”。
-[...3 lines deleted...]
-                推荐活动：自由活动前往中山路步行街。中山路步行街是厦门的老城区，拥有丰富的历史建筑、特色小吃和购物场所，非常适合体验厦门当地文化。
+                上午：广州南站乘高铁前往深圳北，随后深圳北站内转乘动车赴海上花园“厦门”。 下午：抵达后导游接团，前往游览【海上明珠塔】（游玩约2小时）：是厦门标志性建筑，集气象监测预警、气象科普、旅游观光于一体。塔内设有非物质文化遗产馆以及360度全景鸟瞰海上花园观景台。登上195米内可俯揽到悬浮式吊桥海沧大桥，厦门美丽的白鹭洲公园，中国的台商投资区湖里区，小三通邮轮码头，远华赖昌新以前的走私油库等····塔 内设有高倍望远镜感受台海，金门风光俯揽无遗！赠送品【闽南功夫茶歇】（以景区当天安排标准为准）：将闽南传统茶文化与高空观景体验深度融合，成为访客逛展、观影后放松休憩的“山中茶秘境”，也是感受厦门“慢生活”的独特窗口。后前往【中山路步行街】（自由活动为主）：中山路最吸引人的，是它两侧连绵不断的骑楼建筑群。这些建筑大多是上世纪二三十年代华侨回乡所建，融合了闽南红砖古厝与南洋建筑的特色，以粉红和乳白为主色调，形成了独特的风景线。无论是白天光影斑驳下的宁静，还是夜晚华灯初上后的璀璨，都非常适合拍照打卡。入住酒店休息。
                 <w:br/>
                 交通：动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -643,86 +639,72 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南普陀寺→山海步道→鼓浪屿
                 <w:br/>
-                上午：酒店早餐后，闽南著名寺院【南普陀寺】（游玩约1小时）闽南佛教圣地之一，始建于唐朝，因其供奉观世音菩萨，与浙江普陀山观音道场类似，又在普陀山以南而得名"南普陀寺"。后外观著名学府【厦门大学】（自行大门留影纪念）。【山海健康步道】（约30分钟）独特魅力，解锁最in玩法。沿途欣赏山海美景，搜集最佳拍摄小视频，留下美好的回忆。午餐品尝闽南特色美食【姜母鸭】。
-[...13 lines deleted...]
-                ③鼓浪屿上特产店、小吃店遍布，游客购买为个人商业行为
+                上午：酒店早餐后，闽南著名寺院【南普陀寺】（游玩约1小时）：闽南佛教圣地之一，始建于唐朝，因其供奉观世音菩萨，与浙江普陀山观音道场类似，又在普陀山以南而得名南普陀寺。后外观著名学府【厦门大学】（可自行前往学校大门自拍留影）。后乘坐轮渡前往世界文化遗产、国家5A级景区【鼓浪屿】（轮渡时间约20分钟，全程游玩3小时）：特别安排网红景点旅拍（赠送精美旅拍底片5张），游览南洋风情别墅群，感受异国风情的建筑风格，领略鼓浪屿的历史韵味。后参观为纪念林巧稚大夫而建的园林【毓园】。 下午：打卡【鼓浪屿最美转角】电视剧《转角遇到爱》的取景地，如今已经成为游客打卡拍照的圣地，还有许多新人来此拍摄婚纱照。漫步鼓浪屿上的主要商业街【龙头街】品尝当地小吃特产。赠送【鼓浪屿下午茶】。还可前往【港仔后海滨浴场】拥有鼓浪屿最美的海滩，是景好、砂好、水质好、气候好的理想天然海滨。适时乘轮渡出岛，晚餐品尝【闽南风味餐】。 备注： ①上鼓浪屿岛的时间以船务公司确认的票务时间为准，到时行程可能会前后调整 ②鼓浪屿上严禁导游使用扩音器，建议游客自行租用无线耳麦20元/人听详细讲解 ③鼓浪屿上特产店、小吃店遍布，游客购买为个人商业行为
                 <w:br/>
                 交通：汽车/轮渡
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">厦门酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -733,59 +715,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海上看金门游船→曾厝垵→航拍环岛路
-[...7 lines deleted...]
-                住宿：厦门酒店
+                帆船出海→曾厝垵→航拍环岛路
+                <w:br/>
+                上午：早餐后前往【帆船中心-帆船出海体验】（出海时间约40分钟），海天一色的蓝色天堂，升帆、拉帆亲身体验水上运动的激情与魅力！将烦恼、疲倦和困惑统统抖落在容纳百川的大海里(注1：如因天气原因无法乘坐帆船，厦门当地安排现退门票费用30元/人；2、乘坐帆船须携带相应证件登记)。后前往打卡【山海健康步道】（全程游玩约1小时），沿途体验城市独特魅力，解锁最in玩法。欣赏山海美景，网红点拍摄小视频，留下朋友圈美好的回忆。 午餐：【品姜母鸭餐】。 下午：乘车沿途观【彩色环岛路】：世界上最漂亮的马拉松赛道、欣赏无限海岸风光；赠送航拍打卡【一国两制沙滩航拍小视频】（全程游玩约15-20分钟）。后前往传统文艺情怀与市井烟火渔村的【曾厝垵】：（自由自活动游玩约1小时），琳琅满目的商品、丰富美味的小吃、悠闲舒适的环境，让你体验一把文艺青年的浪漫生活。适时返回酒店休息，自由自活动。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -819,57 +795,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 集美学村→老院子→闽南传奇→厦门北→深圳北→广州南
                 <w:br/>
-                上午：酒店早餐后，【集美学村】（游览约1小时）陈嘉庚故居：探访陈嘉庚先生的故居，了解他倾尽所有资金兴办教育的伟大事迹。嘉庚建筑：欣赏融合了古今中外建筑精华的嘉庚风格建筑，感受其独特的艺术魅力。鳌园：参观鳌园，这里不仅是陈嘉庚先生的陵墓，也是集美学村的重要景点之一，充满了浓厚的文化氛围。【老院子民俗园】（游玩1小时）深入体验闽南文化，通过闽南渔家百姓的生活场景，了解“下南洋”几代人的生活与创业经历。景区集观赏性、体验性、文化性于一体，全方位展示闽南渔村文化、民俗文化、妈祖文化、南洋文化以及始祖文化等。
-[...5 lines deleted...]
-                住宿：温馨的家
+                上午：早餐后前往【集美学村】（游览约1小时）：探访【陈嘉庚先生故居】，了解他倾尽所有资金兴办教育的伟大事迹。【参观鳌园】，这里不仅是陈嘉庚先生的记念地，也是集美学村的重要景点之一，充满了浓厚的文化氛围。后前往【老院子民俗园】（游玩1小时）：景区集观赏性、体验性、文化性于一体，全方位展示闽南渔村文化、民俗文化、妈祖文化、南洋文化以及始祖文化等。深入体验闽南文化，通过闽南渔家百姓的生活场景，了解“下南洋”几代人的生活与创业经历。 下午：观看【闽南传奇秀】（参观约1小时、此为赠送景点，如遇政策停演则无费用退还）：观看这部以“好看、好听、好玩”为宗旨的实景演艺，通过会“跑”的看台和变幻的剧情，让观众身临其境地感受闽南文化的精髓。演艺内容涵盖战场、梦幻美景等多个场景，让观众在欣赏中沉醉不已。随后送厦门高铁站，乘动车返回广州（晚餐于动车上自行安排），结束愉快行程。
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -935,51 +905,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.住宿：厦门三晚酒店标准间，若出现单男单女，需自补房差。舒适酒店补420元/人（退房差240元/人含早餐），豪华酒店补540元/人（退房差240元/人含早餐）。
+                1.住宿：厦门3晚酒店标准间，若出现单男单女，需自补房差。舒适酒店补390元/人（退房差200元/人含早餐）豪华酒店补540元/人（退房差240元/人含早餐）
                 <w:br/>
                 参考酒店：
                 <w:br/>
                 舒适酒店：金桥花园/大亿颐豪/柏纳/金瑞佳泰/宜尚/君帝湾/亨龙花园/君诚酒店/同级酒店  
                 <w:br/>
                 豪华酒店：翔鹭/空港佰翔/广莱美居/灵玲/伟尔/海丝艺术品佰翔琨烁/同级酒店   
                 <w:br/>
                 注：如遇节假日或特殊活动房间紧张，以出发前通知的酒店为准。响应环保政策，客房内不摆放易耗品，如有需要请致电前台。
                 <w:br/>
                 2.用餐：含3早3正，酒店含早餐，正餐餐标30元/人（小童减半）十人一桌八菜一汤（不足8人现退餐费，若不足10人一桌，则相应减少）。
                 <w:br/>
                 3.交通：深圳北-厦门北往返大交通（高铁/动车二等座）（广州出发客人含广深往返高铁票）当地空旅游车（5-55座套车，保证每人一个座位）。
                 <w:br/>
                 4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用；注：鼓浪屿过渡一经开出均不得退换，赠游项目不游不退。
                 <w:br/>
                 5.证件：交通+住酒店需人证合一，携带有效证件，小童需出生证、户口本或身份证原件。
                 <w:br/>
                 6.导游：专业地陪导游讲解服务。
                 <w:br/>
                 7.当地接待单位：福建省大游侠国际旅行社有限公司。
                 <w:br/>
                 8.人数：广东散拼成团，不成团提前三天通知改期，不作赔偿。
               </w:t>
             </w:r>
           </w:p>
@@ -1262,51 +1232,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>